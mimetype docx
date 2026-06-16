--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -115,51 +115,51 @@
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="767037021"/>
+        <w:id w:val="-961705488"/>
         <w:tag w:val="goog_rdk_2"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table1"/>
             <w:tblW w:w="10960.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="10960"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="10960"/>
               </w:tblGrid>
@@ -741,109 +741,109 @@
                   <w:rPr>
                     <w:i w:val="1"/>
                     <w:iCs w:val="1"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
                 <w:pPr>
                   <w:spacing w:line="396" w:lineRule="auto"/>
                   <w:ind w:left="689" w:right="8906" w:firstLine="0"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr/>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="306420" cy="175097"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="112" name="image1.png"/>
+                      <wp:docPr id="112" name="image3.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image1.png"/>
+                              <pic:cNvPr id="0" name="image3.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId7"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="306420" cy="175097"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Yes </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="306420" cy="175098"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="116" name="image4.png"/>
+                      <wp:docPr id="116" name="image2.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image4.png"/>
+                              <pic:cNvPr id="0" name="image2.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId8"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="306420" cy="175098"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -2474,56 +2474,56 @@
                     <w:color w:val="6d6f72"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">.</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
                 <w:pPr>
                   <w:spacing w:before="214" w:lineRule="auto"/>
                   <w:ind w:left="827" w:firstLine="0"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr/>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175098"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="107" name="image5.png"/>
+                      <wp:docPr id="107" name="image4.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image5.png"/>
+                              <pic:cNvPr id="0" name="image4.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175098"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -2539,109 +2539,109 @@
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">None</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
                 <w:pPr>
                   <w:spacing w:before="89" w:line="316" w:lineRule="auto"/>
                   <w:ind w:left="827" w:right="7245" w:firstLine="0"/>
                   <w:rPr>
                     <w:color w:val="202124"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr/>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175098"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="115" name="image5.png"/>
+                      <wp:docPr id="115" name="image4.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image5.png"/>
+                              <pic:cNvPr id="0" name="image4.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175098"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Fractional Executive </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175098"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="113" name="image5.png"/>
+                      <wp:docPr id="113" name="image4.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image5.png"/>
+                              <pic:cNvPr id="0" name="image4.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175098"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -2653,56 +2653,56 @@
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Embedded Executive </w:t>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
                 <w:pPr>
                   <w:spacing w:before="89" w:line="316" w:lineRule="auto"/>
                   <w:ind w:left="827" w:right="6795" w:firstLine="0"/>
                   <w:rPr>
                     <w:color w:val="202124"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175098"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="111" name="image5.png"/>
+                      <wp:docPr id="111" name="image4.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image5.png"/>
+                              <pic:cNvPr id="0" name="image4.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175098"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -2719,56 +2719,56 @@
                   </w:rPr>
                   <w:t xml:space="preserve">New Senior Team Member</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
                 <w:pPr>
                   <w:spacing w:before="89" w:line="316" w:lineRule="auto"/>
                   <w:ind w:left="827" w:right="7496" w:firstLine="0"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175098"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="110" name="image5.png"/>
+                      <wp:docPr id="110" name="image4.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image5.png"/>
+                              <pic:cNvPr id="0" name="image4.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175098"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -2781,56 +2781,56 @@
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Coach</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
                 <w:pPr>
                   <w:spacing w:before="2" w:lineRule="auto"/>
                   <w:ind w:left="827" w:firstLine="0"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr/>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175097"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="117" name="image5.png"/>
+                      <wp:docPr id="117" name="image4.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image5.png"/>
+                              <pic:cNvPr id="0" name="image4.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175097"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -2844,56 +2844,56 @@
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Other Consultant or Subject Matter Expert</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
                 <w:pPr>
                   <w:spacing w:before="89" w:lineRule="auto"/>
                   <w:ind w:left="827" w:firstLine="0"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr/>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175098"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="114" name="image5.png"/>
+                      <wp:docPr id="114" name="image4.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image5.png"/>
+                              <pic:cNvPr id="0" name="image4.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175098"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -2916,56 +2916,56 @@
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="7123"/>
                   </w:tabs>
                   <w:spacing w:before="211" w:lineRule="auto"/>
                   <w:ind w:left="827" w:firstLine="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="202124"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr/>
                   <w:drawing>
                     <wp:inline distB="0" distT="0" distL="0" distR="0">
                       <wp:extent cx="175098" cy="175097"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                      <wp:docPr id="109" name="image3.png"/>
+                      <wp:docPr id="109" name="image5.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image3.png"/>
+                              <pic:cNvPr id="0" name="image5.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId10"/>
                               <a:srcRect b="0" l="0" r="0" t="0"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="175098" cy="175097"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
@@ -3636,51 +3636,51 @@
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:i w:val="1"/>
                     <w:iCs w:val="1"/>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">What is your anticipated </w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:i w:val="1"/>
                     <w:iCs w:val="1"/>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">completion date</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:i w:val="1"/>
                     <w:iCs w:val="1"/>
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve"> of the project? (All projects must be completed no later than February 28, 2026)</w:t>
+                  <w:t xml:space="preserve"> of the project? (All projects must be completed no later than February 28, 2027)</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
                 <w:pPr>
                   <w:spacing w:before="138" w:lineRule="auto"/>
                   <w:ind w:left="753" w:firstLine="0"/>
                   <w:rPr>
                     <w:color w:val="202124"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
                 <w:pPr>
                   <w:spacing w:before="213" w:lineRule="auto"/>
                   <w:rPr>
@@ -4147,51 +4147,51 @@
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Describe your company’s revenue over the last 2 years, current revenue and projected revenue for the next 24 months.</w:t>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
                 <w:pPr>
                   <w:spacing w:before="139" w:line="288" w:lineRule="auto"/>
                   <w:ind w:left="753" w:right="107" w:firstLine="0"/>
                   <w:rPr>
                     <w:i w:val="1"/>
                     <w:iCs w:val="1"/>
                     <w:color w:val="202124"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:sdt>
                 <w:sdtPr>
                   <w:lock w:val="contentLocked"/>
-                  <w:id w:val="681478685"/>
+                  <w:id w:val="912003778"/>
                   <w:tag w:val="goog_rdk_0"/>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblStyle w:val="Table2"/>
                       <w:tblW w:w="10007.0" w:type="dxa"/>
                       <w:jc w:val="left"/>
                       <w:tblInd w:w="753.0" w:type="dxa"/>
                       <w:tblBorders>
                         <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                       </w:tblBorders>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblLook w:val="0600"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="1667.8333333333333"/>
                       <w:gridCol w:w="1667.8333333333333"/>
                       <w:gridCol w:w="1667.8333333333333"/>
                       <w:gridCol w:w="1667.8333333333333"/>
@@ -4857,51 +4857,51 @@
                     <w:color w:val="202124"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Describe the funding that your company has secured to date.</w:t>
                 </w:r>
               </w:p>
               <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
                 <w:pPr>
                   <w:spacing w:before="139" w:line="288" w:lineRule="auto"/>
                   <w:ind w:left="753" w:right="107" w:firstLine="0"/>
                   <w:rPr>
                     <w:i w:val="1"/>
                     <w:iCs w:val="1"/>
                     <w:color w:val="202124"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
               <w:sdt>
                 <w:sdtPr>
                   <w:lock w:val="contentLocked"/>
-                  <w:id w:val="-1857004765"/>
+                  <w:id w:val="-2034100398"/>
                   <w:tag w:val="goog_rdk_1"/>
                 </w:sdtPr>
                 <w:sdtContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblStyle w:val="Table3"/>
                       <w:tblW w:w="10007.0" w:type="dxa"/>
                       <w:jc w:val="left"/>
                       <w:tblInd w:w="753.0" w:type="dxa"/>
                       <w:tblBorders>
                         <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                         <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                       </w:tblBorders>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblLook w:val="0600"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="1667.8333333333333"/>
                       <w:gridCol w:w="1667.8333333333333"/>
                       <w:gridCol w:w="1667.8333333333333"/>
                       <w:gridCol w:w="1667.8333333333333"/>
@@ -8214,56 +8214,56 @@
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
     <w:pPr>
       <w:ind w:left="3600" w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distB="0" distT="0" distL="0" distR="0">
           <wp:extent cx="2205418" cy="291465"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="108" name="image2.png"/>
+          <wp:docPr id="108" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2205418" cy="291465"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
@@ -9268,59 +9268,59 @@
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>